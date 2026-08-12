--- v0 (2026-07-22)
+++ v1 (2026-08-12)
@@ -1,712 +1,3301 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6CE52772" w14:textId="77777777" w:rsidR="00F54920" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0EEC3302" w14:textId="7B873935" w:rsidR="002769CC" w:rsidRPr="002769CC" w:rsidRDefault="002769CC" w:rsidP="002769CC">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>investigação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:bCs/>
+            <w:color w:val="5A0000"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1131627487"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:color w:val="5A0000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>revisão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:bCs/>
+            <w:color w:val="5A0000"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="484748696"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="002769CC">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:bCs/>
+              <w:color w:val="5A0000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>teórico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ensaio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:bCs/>
+            <w:color w:val="5A0000"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1882859072"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="002769CC">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:bCs/>
+              <w:color w:val="5A0000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="5A0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Editorial</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:bCs/>
+            <w:color w:val="5A0000"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="443746344"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="002769CC">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:bCs/>
+              <w:color w:val="5A0000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7C2E2E5B" w14:textId="77777777" w:rsidR="002769CC" w:rsidRDefault="002769CC">
       <w:pPr>
         <w:pStyle w:val="RIISTop"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2958637D" w14:textId="77777777" w:rsidR="002769CC" w:rsidRDefault="002769CC">
+      <w:pPr>
+        <w:pStyle w:val="RIISTop"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6065E8" w14:textId="2E37AF9A" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF">
+      <w:pPr>
+        <w:pStyle w:val="RIISTop"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RIIS – Revista de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Investigação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Inovação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Saúde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="31D0386B" w14:textId="77777777" w:rsidR="00F54920" w:rsidRDefault="00F54920">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:spacing w:after="280"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C03019" w14:textId="77777777" w:rsidR="00CF0AA6" w:rsidRPr="00620234" w:rsidRDefault="00CF0AA6">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:spacing w:after="280"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C113B76" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF">
+      <w:pPr>
+        <w:pStyle w:val="RIISMainTitle"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Título Pt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C22E87F" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF">
+      <w:pPr>
+        <w:pStyle w:val="RIISMainTitle"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00C525D9" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ítulo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>En</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423E26AE" w14:textId="051E4232" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="002769CC" w:rsidP="002769CC">
+      <w:pPr>
+        <w:pStyle w:val="RIISMainTitle"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1335"/>
+          <w:tab w:val="center" w:pos="4535"/>
+        </w:tabs>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>RIIS – Revista de Investigação &amp; Inovação em Saúde</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Título Es</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2722B9" w14:textId="77777777" w:rsidR="00F54920" w:rsidRDefault="00000000">
+    <w:p w14:paraId="655EB32E" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00F54920">
       <w:pPr>
-        <w:pStyle w:val="RIISTop"/>
-[...7 lines deleted...]
-        <w:spacing w:after="280"/>
+        <w:suppressLineNumbers/>
+        <w:spacing w:after="480"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="797DE48D" w14:textId="77777777" w:rsidR="00F54920" w:rsidRDefault="00000000">
-[...28 lines deleted...]
-    <w:p w14:paraId="253083E3" w14:textId="77777777" w:rsidR="00F54920" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7D0CE0F8" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
       <w:pPr>
         <w:pStyle w:val="RIISSection"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>RESUMO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51405203" w14:textId="77777777" w:rsidR="00F54920" w:rsidRDefault="00000000">
+    <w:p w14:paraId="721F948F" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00CF09E3" w:rsidP="00CF0AA6">
       <w:pPr>
         <w:pStyle w:val="RIISBody"/>
-      </w:pPr>
-[...83 lines deleted...]
-        <w:pStyle w:val="RIISSection"/>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...384 lines deleted...]
-        <w:pStyle w:val="RIISBody"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Texto</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Introdução</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enquadramento da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>temática</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>descrição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>pertinência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>trabalho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>investigação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sucinto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>conciso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>discurso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40932590" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Objetivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Identificação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>clara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>objetivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>geral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>quando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>aplicável</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>objetivos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>específicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6814E9A4" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3F71" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>étodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descrição </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>muito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sumária</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>processo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>investigação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05541ABD" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Resultado</w:t>
+      </w:r>
+      <w:r w:rsidR="00875493" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Apresentação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>principais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>investigação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06927631" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Conclus</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF09E3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descrição </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sucinta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>conclusões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>advindas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>discussão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCCEBC0" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISSection"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>PALAVRAS-CHAVE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7CF633" w14:textId="77777777" w:rsidR="00F54920" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Palavras-chave</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7C5BC50E" w14:textId="51FC3AEF" w:rsidR="00F54920" w:rsidRDefault="00000000">
+    <w:p w14:paraId="287056FB" w14:textId="77777777" w:rsidR="00CF0AA6" w:rsidRPr="00620234" w:rsidRDefault="00CF0AA6" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37FDC703" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00CF0AA6" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
       <w:pPr>
         <w:pStyle w:val="RIISSection"/>
-        <w:spacing w:before="440"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC848AD" w14:textId="7723C4BF" w:rsidR="00747E42" w:rsidRDefault="00000000" w:rsidP="00747E42">
+    <w:p w14:paraId="1DC898AE" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00CF0AA6" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
       <w:pPr>
         <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Framework of the theme and description of the relevance of the research work; it must be succinct, concise </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>and with a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clear speech.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339615D7" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00CF0AA6" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objective: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Clear identification of the general objective and, where applicable, the specific objectives of the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD0AFA6" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00CF0AA6" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Method: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Very brief description of the research process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EF4547" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00CF0AA6" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Presentation of the main results of the investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4183B2" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00CF0AA6" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Brief description of the conclusions from the discussion of the results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45660168" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00CF0AA6" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISSection"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>KEYWORDS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7550C008" w14:textId="77777777" w:rsidR="00F54920" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CE0D07" w14:textId="77777777" w:rsidR="00CF0AA6" w:rsidRPr="00CF0AA6" w:rsidRDefault="00CF0AA6" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E3D729" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00CF0AA6" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISSection"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>RESUMEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C21B3C" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00CF0AA6" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Texto</w:t>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Introducción</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marco del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>tema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>descripción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>relevancia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>trabajo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sucinto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>conciso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y con un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>discurso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claro.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3098E22D" w14:textId="04E5A341" w:rsidR="00747E42" w:rsidRDefault="00747E42" w:rsidP="00747E42">
+    <w:p w14:paraId="319B9062" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00CF0AA6" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Objetivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Identificación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>clara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>objetivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> general y, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>cuando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>corresponda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>objetivos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>específicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>estudio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FED34C" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00CF0AA6" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Método</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Descripción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>muy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> breve del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>proceso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FCEBD4" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00CF0AA6" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentación de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>principales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F004AD" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00CF0AA6" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Conclusión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Breve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>descripción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>conclusiones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>discusión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF02077" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00CF0AA6" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
       <w:pPr>
         <w:pStyle w:val="RIISSection"/>
-        <w:spacing w:before="440"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>PALABRAS CLAVE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431A30E0" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Palabras clave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED1CB54" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:suppressLineNumbers/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31723A12" w14:textId="7294E080" w:rsidR="00F54920" w:rsidRDefault="00E407EF" w:rsidP="002769CC">
+      <w:pPr>
+        <w:pStyle w:val="RIISSectionCenter"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4535"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE543F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>INTRODUÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / INTRODUCTION</w:t>
+      </w:r>
+      <w:r w:rsidR="002769CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C9959A" w14:textId="77777777" w:rsidR="00CF0AA6" w:rsidRPr="00620234" w:rsidRDefault="00CF0AA6" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>necessário</w:t>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>)</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7429A8AB" w14:textId="77777777" w:rsidR="00747E42" w:rsidRDefault="00747E42" w:rsidP="00747E42">
+    <w:p w14:paraId="4F194D87" w14:textId="77777777" w:rsidR="00CF0AA6" w:rsidRPr="00AE543F" w:rsidRDefault="00CF0AA6" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISSectionCenter"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062A953E" w14:textId="3DE54648" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISSectionCenter"/>
+        <w:spacing w:before="0" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03CF9" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ÉTODO</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / METHOD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAC10B1" w14:textId="5B41FD18" w:rsidR="00F54920" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
       <w:pPr>
         <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Texto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Text</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="65D6F792" w14:textId="77777777" w:rsidR="00747E42" w:rsidRDefault="00747E42">
+    <w:p w14:paraId="6C77DBF3" w14:textId="77777777" w:rsidR="00CF0AA6" w:rsidRPr="00620234" w:rsidRDefault="00CF0AA6" w:rsidP="00CF0AA6">
       <w:pPr>
         <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AB202B0" w14:textId="77777777" w:rsidR="00F54920" w:rsidRDefault="00000000">
+    <w:p w14:paraId="26090D60" w14:textId="68030844" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
       <w:pPr>
-        <w:pStyle w:val="RIISSection"/>
-        <w:spacing w:before="440"/>
+        <w:pStyle w:val="RIISSectionCenter"/>
+        <w:spacing w:before="0" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>REFERÊNCIAS BIBLIOGRÁFICAS</w:t>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>RESULTADOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / RESULTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1DD32E" w14:textId="77777777" w:rsidR="00F54920" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4452E2C2" w14:textId="2E78826E" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00CF0AA6" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISSubsectionCenter"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Subtítulos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>secção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>necessário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD1FFDF" w14:textId="62EEF3B1" w:rsidR="00F54920" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
       <w:pPr>
         <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>1 Ref...</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/ Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153B8339" w14:textId="77777777" w:rsidR="00F54920" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09FBACBC" w14:textId="77777777" w:rsidR="00CF0AA6" w:rsidRPr="00620234" w:rsidRDefault="00CF0AA6" w:rsidP="00CF0AA6">
       <w:pPr>
         <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2551EE39" w14:textId="45E0CED2" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISSectionCenter"/>
+        <w:spacing w:before="0" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>DISCUSSÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / DISCUSSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532CBCE0" w14:textId="00718270" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00CF0AA6" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISSubsectionCenter"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Subtítulos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>secção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>2 Ref...</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>necessário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E407EF" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2725F0AF" w14:textId="77777777" w:rsidR="00F54920" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7656B1BE" w14:textId="23DFEF6D" w:rsidR="00F54920" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
       <w:pPr>
         <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>3 Ref...</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/ Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758F2E48" w14:textId="77777777" w:rsidR="00F54920" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4AC53B4C" w14:textId="77777777" w:rsidR="00CF0AA6" w:rsidRPr="00620234" w:rsidRDefault="00CF0AA6" w:rsidP="00CF0AA6">
       <w:pPr>
-        <w:pStyle w:val="RIISLicense"/>
-        <w:spacing w:before="80"/>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F54920" w:rsidSect="00034616">
-[...2 lines deleted...]
-      <w:lnNumType w:countBy="1" w:start="1" w:distance="360" w:restart="continuous"/>
+    <w:p w14:paraId="76EDB417" w14:textId="2F153510" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISSectionCenter"/>
+        <w:spacing w:before="0" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>CONCLUS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B147BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /CONCLUSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1822D01E" w14:textId="6F765128" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/ Text</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A96C8D2" w14:textId="77777777" w:rsidR="009043E1" w:rsidRPr="00620234" w:rsidRDefault="009043E1" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:suppressLineNumbers/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A2E36C" w14:textId="6CA17244" w:rsidR="00747E42" w:rsidRPr="00620234" w:rsidRDefault="00747E42" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISSubsectionCenter"/>
+        <w:spacing w:before="0" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>CONFLITO</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4AE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE INTERESSE</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / CONFLICTS OF INTEREST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FB9CD8" w14:textId="6823DE4F" w:rsidR="00747E42" w:rsidRPr="00620234" w:rsidRDefault="00747E42" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/ Text</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BCF8EA" w14:textId="77777777" w:rsidR="009043E1" w:rsidRPr="00620234" w:rsidRDefault="009043E1" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISSubsectionCenter"/>
+        <w:suppressLineNumbers/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A5F8CF" w14:textId="3014FC98" w:rsidR="00747E42" w:rsidRPr="00620234" w:rsidRDefault="00747E42" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISSubsectionCenter"/>
+        <w:spacing w:before="0" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FINANCIAMENTO </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ FUNDING </w:t>
+      </w:r>
+      <w:r w:rsidR="000A21C9" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A21C9" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>quando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A21C9" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A21C9" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>aplicável</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="000A21C9" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3146E1D6" w14:textId="13B21496" w:rsidR="002B3136" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/ Text</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0716FA0E" w14:textId="77777777" w:rsidR="00CF0AA6" w:rsidRPr="00620234" w:rsidRDefault="00CF0AA6" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075290E8" w14:textId="40FFEF0B" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISSubsectionCenter"/>
+        <w:spacing w:before="0" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AGRADECIMENTOS </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ ACKNOWLEGMENTS </w:t>
+      </w:r>
+      <w:r w:rsidR="000A21C9" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF0AA6" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>quando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF0AA6" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF0AA6" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>aplicável</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="000A21C9" w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058DD6AC" w14:textId="5088575C" w:rsidR="005D65EC" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/ Text</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DF7959" w14:textId="77777777" w:rsidR="00CF0AA6" w:rsidRPr="00620234" w:rsidRDefault="00CF0AA6" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D71356A" w14:textId="61FE949E" w:rsidR="005D65EC" w:rsidRPr="00620234" w:rsidRDefault="00B13355" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISSectionCenter"/>
+        <w:spacing w:before="0" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>REFERÊNCIAS BIBLIOGRÁFICAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0AA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1AEE6F" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ref...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033A0ABE" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ref...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BADC95" w14:textId="77777777" w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidRDefault="00E407EF" w:rsidP="00CF0AA6">
+      <w:pPr>
+        <w:pStyle w:val="RIISBody"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ref...</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00F54920" w:rsidRPr="00620234" w:rsidSect="002769CC">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1276" w:right="1418" w:bottom="851" w:left="1418" w:header="312" w:footer="425" w:gutter="0"/>
+      <w:lnNumType w:countBy="1" w:distance="357" w:restart="continuous"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="62C39840" w14:textId="77777777" w:rsidR="00E5411B" w:rsidRDefault="00E5411B">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="24B30768" w14:textId="77777777" w:rsidR="00E5411B" w:rsidRDefault="00E5411B">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -724,55 +3313,537 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CC8D48E" w14:textId="77777777" w:rsidR="00711ECA" w:rsidRDefault="00E5411B">
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41BB36D9" w14:textId="77777777" w:rsidR="00711ECA" w:rsidRDefault="00E5411B">
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60863D9B" w14:textId="77777777" w:rsidR="00EB5DF8" w:rsidRPr="00EB5DC2" w:rsidRDefault="00EB5DF8" w:rsidP="00EB5DF8">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:ind w:left="-170" w:right="-170"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00EB5DC2">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1340440D" wp14:editId="237F60A5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>39976</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>27987</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="716915" cy="254000"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2028586396" name="Imagem 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="716915" cy="254000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00EB5DC2">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="18F6501B" w14:textId="77777777" w:rsidR="00EB5DF8" w:rsidRPr="00EB5DC2" w:rsidRDefault="00EB5DF8" w:rsidP="00EB5DF8">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:ind w:left="-170" w:right="-170"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00EB5DC2">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>RIIS</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3C6BEBC2" w14:textId="0FAB0061" w:rsidR="00EB5DF8" w:rsidRPr="000A5AE3" w:rsidRDefault="00EB5DF8" w:rsidP="00EB5DF8">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:ind w:left="-170" w:right="-170"/>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D917CC">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  eISSN:2184-3791      </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D917CC">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                              </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D917CC">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Revista de </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00D917CC">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>Investigação</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00D917CC">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> &amp; </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00D917CC">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>Inovação</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00D917CC">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> em </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00D917CC">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>Saúde</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6E09A38C" w14:textId="77777777" w:rsidR="00E5411B" w:rsidRDefault="00E5411B">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="214F4476" w14:textId="77777777" w:rsidR="00E5411B" w:rsidRDefault="00E5411B">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63BFED3A" w14:textId="77777777" w:rsidR="00711ECA" w:rsidRDefault="00E5411B">
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="021D1C48" wp14:editId="31D2AE5B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>center</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:align>center</wp:align>
+          </wp:positionV>
+          <wp:extent cx="5400000" cy="3375000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1123316773" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="watermark_riis.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5400000" cy="3375000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F70220A" w14:textId="77777777" w:rsidR="00711ECA" w:rsidRDefault="00E5411B">
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A77A0DF" wp14:editId="5A638B53">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>center</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:align>center</wp:align>
+          </wp:positionV>
+          <wp:extent cx="5580000" cy="3100000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="32120963" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="watermark_under_review.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5580000" cy="3100000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C6D8CEC" w14:textId="20667987" w:rsidR="00EB5DF8" w:rsidRDefault="00EB5DF8">
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="1149F8C0" w14:textId="1296AA4B" w:rsidR="00711ECA" w:rsidRDefault="00E5411B">
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37E4DE92" wp14:editId="623B64B3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>center</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:align>center</wp:align>
+          </wp:positionV>
+          <wp:extent cx="5580000" cy="3100000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="220827518" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="watermark_under_review.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5580000" cy="3100000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -933,105 +4004,158 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="968707550">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1772433538">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1566603902">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="215822910">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="281621341">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="291717234">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
+    <w:rsid w:val="000528B3"/>
     <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="000A21C9"/>
     <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="002769CC"/>
     <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="002B3136"/>
+    <w:rsid w:val="002B579C"/>
     <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00352F63"/>
+    <w:rsid w:val="0036308F"/>
     <w:rsid w:val="003A0E8B"/>
+    <w:rsid w:val="00543658"/>
+    <w:rsid w:val="00545FDD"/>
+    <w:rsid w:val="005D65EC"/>
+    <w:rsid w:val="006016D5"/>
+    <w:rsid w:val="00620234"/>
+    <w:rsid w:val="00665CDC"/>
+    <w:rsid w:val="006B51E1"/>
+    <w:rsid w:val="00711ECA"/>
+    <w:rsid w:val="00740BB5"/>
     <w:rsid w:val="00747E42"/>
+    <w:rsid w:val="0078634F"/>
+    <w:rsid w:val="008149C5"/>
+    <w:rsid w:val="00875493"/>
+    <w:rsid w:val="008A5628"/>
+    <w:rsid w:val="009043E1"/>
+    <w:rsid w:val="00920E3C"/>
+    <w:rsid w:val="0097373E"/>
     <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00AE543F"/>
+    <w:rsid w:val="00B03CF9"/>
+    <w:rsid w:val="00B13355"/>
+    <w:rsid w:val="00B147BD"/>
     <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00BD04EC"/>
+    <w:rsid w:val="00BD3F71"/>
+    <w:rsid w:val="00C525D9"/>
     <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00CF09E3"/>
+    <w:rsid w:val="00CF0AA6"/>
+    <w:rsid w:val="00D841A2"/>
     <w:rsid w:val="00D84B1A"/>
+    <w:rsid w:val="00DE220A"/>
+    <w:rsid w:val="00E01A41"/>
+    <w:rsid w:val="00E407EF"/>
+    <w:rsid w:val="00E5411B"/>
+    <w:rsid w:val="00EB5DF8"/>
     <w:rsid w:val="00EB71F3"/>
+    <w:rsid w:val="00EE4AE7"/>
+    <w:rsid w:val="00F26B5D"/>
     <w:rsid w:val="00F54920"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="037CC02F"/>
+  <w14:docId w14:val="71DFD2F5"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{E402863B-E4B0-48D9-ABFB-C5490646A0E3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -12462,61 +15586,87 @@
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RIISLicense">
     <w:name w:val="RIIS License"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodelinha">
     <w:name w:val="line number"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB71F3"/>
   </w:style>
+  <w:style w:type="character" w:styleId="TextodoMarcadordePosio">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB5DF8"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12811,77 +15961,90 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{2036b4c1-6743-4125-b28d-e58563934327}" enabled="0" method="" siteId="{2036b4c1-6743-4125-b28d-e58563934327}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>383</Words>
-  <Characters>2074</Characters>
+  <Words>353</Words>
+  <Characters>1909</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Template de Manuscrito RIIS - Português</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2453</CharactersWithSpaces>
+  <CharactersWithSpaces>2258</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Template RIIS para Manuscritos</dc:title>
-  <dc:subject>Template com objetivos e numeração contínua das linhas</dc:subject>
+  <dc:title>Template de Manuscrito RIIS - Português</dc:title>
+  <dc:subject>Estrutura dos artigos de investigação original</dc:subject>
   <dc:creator>RIIS – Revista de Investigação &amp; Inovação em Saúde</dc:creator>
   <cp:keywords>RIIS, template, manuscrito, objetivos, linhas</cp:keywords>
-  <dc:description>Documento criado a partir da estrutura do template RPER, adaptado para RIIS.</dc:description>
+  <dc:description>Números de linha suprimidos nos parágrafos em branco.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>